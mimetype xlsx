--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="448" uniqueCount="229">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -129,77 +129,158 @@
   <si>
     <t>Autoriza o Executivo Municipal a proceder a Cessão Temporária de Uso de Bem Público (Veículo automotor) e dá outras providências.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1229/projeto_de_lei_n._006.2026.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, Altera LDO, PPA - 2026 a 2029 e dá Outras Providências.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_lei_n._007.2026.pdf</t>
   </si>
   <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_n._008.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei 1.888/2019 que dispõe sobre: "Cria Programa Municipal de Desenvolvimento Rural do Município de Itapejara D'Oeste e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1258</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_n._009.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Fundo Municipal de Cultura - FMC, no Município de Itapejara D'Oeste, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/ldo_010.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias do Município de Itapejara D’Oeste, Estado do Paraná para o Exercício Financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1273</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/projeto_de_lei_011.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Executivo Municipal a Adquirir Imóvel Suburbano e dá Outras Providências.</t>
+  </si>
+  <si>
+    <t>1274</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_012.2026.pdf</t>
+  </si>
+  <si>
     <t>1232</t>
   </si>
   <si>
     <t>PLOLE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Poder Legislativo</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1232/projeto_de_lei_n._01.2026_reajuste_ipca_servidores.pdf</t>
   </si>
   <si>
     <t>“Concede revisão de vencimentos para os Servidores Efetivos e Comissionados do Poder Legislativo Municipal de Itapejara D`Oeste, Estado do Paraná”.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1234/projeto_de_lei_n._02.2026_doacao_veiculo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Legislativo Municipal a proceder à doação de bens móvel ao Poder Executivo Municipal”.</t>
   </si>
   <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>Karla</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1253/projeto_de_lei_n._03.2026_vereadora_karla.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a divulgação de campanhas de conscientização e prevenção ao feminicídio e à violência contra a mulher em eventos públicos realizados no Município de Itapejara D’Oeste e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>1264</t>
+  </si>
+  <si>
+    <t>Ângelo Dalsente</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1264/projeto_de_lei_n._04_2026_utilidade_publica_amit.pdf</t>
+  </si>
+  <si>
+    <t>“DECLARA DE UTILIDADE PÚBLICA A AASSOCIAÇÃO MULTIESPORTIVA DE ITAPEJARA - AMIT E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
     <t>1226</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fragata</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1226/01_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>Solicita-se à Administração que realize o conserto do asfalto e a limpeza do mato no prolongamento da Rua Marcelino Cha no trecho que dá acesso à comunidade de 13 de maio.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1227/02_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>Solicita-se à Administração que realize a limpeza e manutenção dos pontos de ônibus do município.</t>
@@ -216,125 +297,104 @@
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1235/04_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>Solicita-se à Administração que realize o conserto do asfalto (tapa buraco) na Rua Salgado Filho, em frente à Metalúrgica do João, próximo à CRESOL.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Jovenil Rodrigues</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1236/05_-_2026_jovenil.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executiva para realizar Recuperação asfáltica em caráter de urgência na Avenida Manoel Ribas, esquina com a Rua Albino Franciosi (próximo à rotatória da Agritap, nas duas vias).</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>Ângelo Dalsente</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1237/06_-_2026_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço de patrola e rolo compactador. Local: Comunidade de Ipiranga, trecho próximo à propriedade do Sr. Vilson Lanhi.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1238/07_-_2026_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de um redutor de velocidade (quebra-molas/lombada) na Rua Orlando Santos, próximo ao Cemitério Municipal.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>8</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1239/08_-_2026_karla.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que promova os estudos técnicos, jurídicos e orçamentários necessários à viabilização da aplicação da Lei Complementar Federal nº 226/2026, que dispõe sobre o restabelecimento da contagem do tempo de serviço suspenso durante o período da pandemia.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1240/09-_2026_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço de patrola e rolo compactador. Local: Estrada que liga comunidades de Serra Preta e Santo Agostinho, próximo a propriedade da Sra. Renata Signor.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1241/10_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a revitalização da sinalização horizontal e vertical de todas as lombadas (redutores de velocidade) do município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1242/11_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a substituição das placas de sinalização e identificação de ruas no Bairro Fênix.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1243/12_-_2026_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço cascalhamento na Linha Palmeirinha, próximo à empresa S. Lazzareti Comércio Alimentício.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1244/13_-_2026_angelo.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a instalação de um redutor de velocidade (quebra-molas/lombada) na Alcide Bortolosi, próximo à propriedade do Sr. Antônio Tabolka, no loteamento sol nascente.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1245/14_-_2026_fragata.pdf</t>
@@ -393,81 +453,294 @@
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1250/19_-_2026_fragata.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por intermédio do departamento competente, a necessidade de intensificar a fiscalização quanto ao fiel cumprimento do disposto no Artigo 18 da Lei Municipal nº 1943/2020, que obriga os proprietários de terrenos não ocupados a realizarem a capina e limpeza regular de seus imóveis.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1251/20_-_2026_jovenil.pdf</t>
   </si>
   <si>
     <t>Reitero o pedido de Revitalização, pintura e instalação de sinalização de trânsito horizontal e vertical no perímetro urbano do Município.</t>
   </si>
   <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1254/21-_2026_angelo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a instalação de uma placa de sinalização de quebra molas, na comunidade de Lageado Bonito, próximo a propriedade do Sr Itacir Morgerot.</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1255/22_-_2026_karla.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de melhorias na estrutura do Lago Caminho das Pedras.</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1257/23_-_2026_angelo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço de patrola, rolo e cascalhamento na estrada rural da Comunidade de Ipiranga, no trecho situado nas proximidades da propriedade do Sr. José Hupalo.</t>
+  </si>
+  <si>
+    <t>1259</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1259/24_-_2026_fragata.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por intermédio do departamento competente, a necessidade de troca das placas de sinalização de nomes das ruas no Bairro Bem-Viver.</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1260/25_-_2026_jovenil.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se o estudo de viabilidade que o prolongamento da Rua Presidente Vargas, de aproximados 130 metros, seja declarado área urbana para possibilitar o asfalto deste trecho.</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1262/26_-_2026_fragata.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por intermédio do departamento competente, a necessidade de pintura das lombadas de nosso Município.</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1263/27_-_2026_angelo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço de patrola, rolo e cascalhamento próximo a propriedade do Sr. Antônio Guimarães na comunidade de Barra Grande.</t>
+  </si>
+  <si>
+    <t>1265</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1265/28-_2026_fragata.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a realização de campanha informativa, via rádio e outros canais de comunicação, sobre o cronograma de coleta de resíduos nas comunidades rurais, com destaque para o calendário e os pontos de recebimento destinados à logística reversa de embalagens vazias de defensivos agrícolas (embalagens tóxicas), em conformidade com as normas ambientais vigentes.</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1266/29_-_2026_angelo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a manutenção de estrada rural com serviço de patrola, rolo e cascalhamento próximo a propriedade do Sr. Rafael Dalacosta na comunidade da Serra Preta.</t>
+  </si>
+  <si>
+    <t>1269</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/30_-_2026_karla.pdf</t>
+  </si>
+  <si>
+    <t>Reitero a solicitação apresentada por meio da Indicação nº 08/2026, para que seja providenciado o restabelecimento do pagamento das vantagens por tempo de serviço devidas aos servidores públicos municipais, em razão do descongelamento promovido pela Lei Complementar nº 226/2026, com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>1271</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/31_-_2026_angelo.pdf</t>
+  </si>
+  <si>
+    <t>Sugere estudo de viabilidade e execução de melhorias na infraestrutura (patrolamento, compactação, pavimentação poliédrica ou asfáltica) da Rua Antonio Carlotto, Bairro Menino Deus (proximidades do parquinho do bairro).</t>
+  </si>
+  <si>
+    <t>1272</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1272/32-_2026_fragata.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao poder executivo a Instalação de redutor de velocidade (quebra-molas) na Rua Fioravante Carnieletto, Bairro Fênix, próximo a Mercearia do Valões.</t>
+  </si>
+  <si>
+    <t>1268</t>
+  </si>
+  <si>
+    <t>PRRES</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_resolucao_n._01.2026_codigo_de_etica_atualizado_e_revisado.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o novo Código de Ética e Decoro Parlamentar da Câmara Municipal de Itapejara D’Oeste, Estado do Paraná”.</t>
+  </si>
+  <si>
     <t>1233</t>
   </si>
   <si>
     <t>MPSAR</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
     <t>Mineiro</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1233/mocao_de_pesar_01-2026_-_mateus_scheitt.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Pesar pelo falecimento de Mateus Scheitt.</t>
   </si>
   <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>MAPLA</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>Cristiane Batistus</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1252/mocao_de_aplauso_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>"A ser concedida ao Movimento do Terço dos Homens da Paróquia Senhor Bom Jesus da Redenção de Itapejara D'Oeste - PR, em reconhecimento aos seus 13 anos de fundação e relevantes serviços espirituais e sociais prestados à comunidade."</t>
+  </si>
+  <si>
+    <t>1261</t>
+  </si>
+  <si>
+    <t>PDTL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças, Orçamento e Julgamento das Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_decreto_legislativo__01.2026_contas_aprovadas_sem_ressalvas_tce.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a aprovação do Acórdão de Parecer Prévio n.º 404/2025-S1C das contas Poder Executivo de Itapejara D'Oeste, Estado do Paraná, relativas ao exercício financeiro de 2024 e dá outras providências”.</t>
+  </si>
+  <si>
     <t>1225</t>
   </si>
   <si>
     <t>REQUE</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_01-2026.pdf</t>
   </si>
   <si>
     <t>requerer o regime de URGÊNCIA SIMPLES para a tramitação e deliberação do Projeto de Lei nº 004/2026.</t>
+  </si>
+  <si>
+    <t>1267</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Cumprimento da Lei Municipal nº 2.149/2024.</t>
+  </si>
+  <si>
+    <t>1270</t>
+  </si>
+  <si>
+    <t>http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de regulamentação do art. 45 da Lei Municipal nº 2.156/2024 – afastamento para qualificação profissional (stricto sensu)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -771,67 +1044,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_de_lei_n._001.2026_sub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1222/projeto_de_lei_n._002.2026_sub.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1228/projeto_de_lei_n._005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1229/projeto_de_lei_n._006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_lei_n._007.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1232/projeto_de_lei_n._01.2026_reajuste_ipca_servidores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1234/projeto_de_lei_n._02.2026_doacao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1226/01_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1227/02_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1231/03_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1235/04_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1236/05_-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1237/06_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1238/07_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1239/08_-_2026_karla.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1240/09-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1241/10_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1242/11_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1243/12_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1244/13_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1245/14_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1246/15-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1247/16_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1248/17_-_2026_angelo.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1249/18_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1250/19_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1251/20_-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1233/mocao_de_pesar_01-2026_-_mateus_scheitt.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1221/projeto_de_lei_n._001.2026_sub.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1222/projeto_de_lei_n._002.2026_sub.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1223/projeto_de_lei_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1224/projeto_de_lei_n._004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1228/projeto_de_lei_n._005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1229/projeto_de_lei_n._006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1230/projeto_de_lei_n._007.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1256/projeto_de_lei_n._008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1258/projeto_de_lei_n._009.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1275/ldo_010.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1273/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1274/projeto_de_lei_012.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1232/projeto_de_lei_n._01.2026_reajuste_ipca_servidores.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1234/projeto_de_lei_n._02.2026_doacao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1253/projeto_de_lei_n._03.2026_vereadora_karla.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1264/projeto_de_lei_n._04_2026_utilidade_publica_amit.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1226/01_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1227/02_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1231/03_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1235/04_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1236/05_-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1237/06_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1238/07_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1239/08_-_2026_karla.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1240/09-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1241/10_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1242/11_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1243/12_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1244/13_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1245/14_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1246/15-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1247/16_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1248/17_-_2026_angelo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1249/18_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1250/19_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1251/20_-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1254/21-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1255/22_-_2026_karla.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1257/23_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1259/24_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1260/25_-_2026_jovenil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1262/26_-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1263/27_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1265/28-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1266/29_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1269/30_-_2026_karla.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1271/31_-_2026_angelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1272/32-_2026_fragata.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1268/projeto_de_resolucao_n._01.2026_codigo_de_etica_atualizado_e_revisado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1233/mocao_de_pesar_01-2026_-_mateus_scheitt.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1252/mocao_de_aplauso_01-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1261/projeto_decreto_legislativo__01.2026_contas_aprovadas_sem_ressalvas_tce.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1225/requerimento_01-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1267/requerimento_02-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.itapejaradoeste.pr.leg.br/media/sapl/public/materialegislativa/2026/1270/requerimento_03-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="16.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="59" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1007,699 +1280,1347 @@
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
-[...14 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="E11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="B14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
         <v>68</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F18" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F20" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" t="s">
+        <v>76</v>
+      </c>
+      <c r="E22" t="s">
+        <v>77</v>
+      </c>
+      <c r="F22" t="s">
         <v>91</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+      <c r="E23" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" t="s">
+        <v>72</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" t="s">
+        <v>76</v>
+      </c>
+      <c r="E24" t="s">
+        <v>77</v>
+      </c>
+      <c r="F24" t="s">
+        <v>72</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F26" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>112</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>116</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F28" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F29" t="s">
-        <v>51</v>
+        <v>72</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F30" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>123</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>77</v>
+      </c>
+      <c r="F32" t="s">
+        <v>91</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H32" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>127</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>128</v>
+      </c>
+      <c r="D33" t="s">
+        <v>76</v>
+      </c>
+      <c r="E33" t="s">
+        <v>77</v>
+      </c>
+      <c r="F33" t="s">
+        <v>78</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H33" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>132</v>
+      </c>
+      <c r="D34" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" t="s">
+        <v>77</v>
+      </c>
+      <c r="F34" t="s">
+        <v>72</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>136</v>
+      </c>
+      <c r="D35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E35" t="s">
+        <v>77</v>
+      </c>
+      <c r="F35" t="s">
+        <v>78</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H35" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>140</v>
+      </c>
+      <c r="D36" t="s">
+        <v>76</v>
+      </c>
+      <c r="E36" t="s">
+        <v>77</v>
+      </c>
+      <c r="F36" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H36" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>143</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" t="s">
+        <v>76</v>
+      </c>
+      <c r="E37" t="s">
+        <v>77</v>
+      </c>
+      <c r="F37" t="s">
+        <v>91</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H37" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>147</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>148</v>
+      </c>
+      <c r="D38" t="s">
+        <v>76</v>
+      </c>
+      <c r="E38" t="s">
+        <v>77</v>
+      </c>
+      <c r="F38" t="s">
+        <v>72</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H38" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>152</v>
+      </c>
+      <c r="D39" t="s">
+        <v>76</v>
+      </c>
+      <c r="E39" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" t="s">
+        <v>68</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>76</v>
+      </c>
+      <c r="E40" t="s">
+        <v>77</v>
+      </c>
+      <c r="F40" t="s">
+        <v>72</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H41" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" t="s">
+        <v>76</v>
+      </c>
+      <c r="E42" t="s">
+        <v>77</v>
+      </c>
+      <c r="F42" t="s">
+        <v>91</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>76</v>
+      </c>
+      <c r="E43" t="s">
+        <v>77</v>
+      </c>
+      <c r="F43" t="s">
+        <v>78</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>172</v>
+      </c>
+      <c r="D44" t="s">
+        <v>76</v>
+      </c>
+      <c r="E44" t="s">
+        <v>77</v>
+      </c>
+      <c r="F44" t="s">
+        <v>72</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>175</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" t="s">
+        <v>76</v>
+      </c>
+      <c r="E45" t="s">
+        <v>77</v>
+      </c>
+      <c r="F45" t="s">
+        <v>78</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>180</v>
+      </c>
+      <c r="D46" t="s">
+        <v>76</v>
+      </c>
+      <c r="E46" t="s">
+        <v>77</v>
+      </c>
+      <c r="F46" t="s">
+        <v>72</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H46" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>183</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>184</v>
+      </c>
+      <c r="D47" t="s">
+        <v>76</v>
+      </c>
+      <c r="E47" t="s">
+        <v>77</v>
+      </c>
+      <c r="F47" t="s">
+        <v>68</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H47" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>187</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>188</v>
+      </c>
+      <c r="D48" t="s">
+        <v>76</v>
+      </c>
+      <c r="E48" t="s">
+        <v>77</v>
+      </c>
+      <c r="F48" t="s">
+        <v>72</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H48" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>191</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" t="s">
+        <v>76</v>
+      </c>
+      <c r="E49" t="s">
+        <v>77</v>
+      </c>
+      <c r="F49" t="s">
+        <v>78</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>10</v>
       </c>
-      <c r="D32" t="s">
-[...12 lines deleted...]
-        <v>137</v>
+      <c r="D50" t="s">
+        <v>196</v>
+      </c>
+      <c r="E50" t="s">
+        <v>197</v>
+      </c>
+      <c r="F50" t="s">
+        <v>61</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H50" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>201</v>
+      </c>
+      <c r="E51" t="s">
+        <v>202</v>
+      </c>
+      <c r="F51" t="s">
+        <v>203</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H51" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>206</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>207</v>
+      </c>
+      <c r="E52" t="s">
+        <v>208</v>
+      </c>
+      <c r="F52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>213</v>
+      </c>
+      <c r="E53" t="s">
+        <v>214</v>
+      </c>
+      <c r="F53" t="s">
+        <v>215</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>219</v>
+      </c>
+      <c r="E54" t="s">
+        <v>220</v>
+      </c>
+      <c r="F54" t="s">
+        <v>61</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H54" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>219</v>
+      </c>
+      <c r="E55" t="s">
+        <v>220</v>
+      </c>
+      <c r="F55" t="s">
+        <v>203</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H55" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>21</v>
+      </c>
+      <c r="D56" t="s">
+        <v>219</v>
+      </c>
+      <c r="E56" t="s">
+        <v>220</v>
+      </c>
+      <c r="F56" t="s">
+        <v>68</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H56" t="s">
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>